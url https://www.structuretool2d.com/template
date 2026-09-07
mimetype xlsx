--- v0 (2026-05-12)
+++ v1 (2026-09-07)
@@ -9,110 +9,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uoshj-my.sharepoint.com/personal/mmaalej_sharjah_ac_ae/Documents/Desktop/@Web/StructureTool2D (Local Server) 6.x/static/templates/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://uoshj-my.sharepoint.com/personal/mmaalej_sharjah_ac_ae/Documents/Desktop/@Web/StructureTool2D (Local Server) 7.x/static/templates/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="8" documentId="8_{FC4E5165-B2AB-4EED-A7AD-F1B2C8D0A567}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6AC7DF08-15C3-4EFD-9170-C52CAA8DB1D5}"/>
+  <xr:revisionPtr revIDLastSave="23" documentId="8_{FC4E5165-B2AB-4EED-A7AD-F1B2C8D0A567}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BAEBFB0C-F78F-4220-808F-AD89F1242A96}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{A9512ED5-516D-4B9F-BE64-58186AC06F3A}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12720" xr2:uid="{A9512ED5-516D-4B9F-BE64-58186AC06F3A}"/>
   </bookViews>
   <sheets>
     <sheet name="Frame with Hinges" sheetId="43" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Load" localSheetId="0">'Frame with Hinges'!$A$37:$A$45</definedName>
     <definedName name="Load">#REF!</definedName>
     <definedName name="Loads" localSheetId="0">'Frame with Hinges'!$A$37:$A$45</definedName>
     <definedName name="Loads">#REF!</definedName>
     <definedName name="Support" localSheetId="0">'Frame with Hinges'!$A$50:$A$54</definedName>
     <definedName name="Support">#REF!</definedName>
     <definedName name="Supports" localSheetId="0">'Frame with Hinges'!$A$50:$A$57</definedName>
     <definedName name="Supports">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S3" i="43" l="1"/>
   <c r="S4" i="43"/>
   <c r="S7" i="43"/>
   <c r="R3" i="43"/>
   <c r="R4" i="43"/>
   <c r="R7" i="43"/>
   <c r="Q3" i="43"/>
   <c r="Q4" i="43"/>
   <c r="Q7" i="43"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="89" uniqueCount="70">
   <si>
     <t>Node #</t>
   </si>
   <si>
     <t>Member #</t>
   </si>
   <si>
     <t>Start Node</t>
   </si>
   <si>
     <t>End Node</t>
   </si>
   <si>
     <t>Material</t>
   </si>
   <si>
     <t>Support Type</t>
   </si>
   <si>
     <t>Fixed</t>
   </si>
   <si>
     <t>XDOF</t>
   </si>
   <si>
@@ -163,244 +163,175 @@
   <si>
     <t>Nodal (Horizontal)</t>
   </si>
   <si>
     <t>UDL (Vertical)</t>
   </si>
   <si>
     <t>UDL (Horizontal)</t>
   </si>
   <si>
     <t>Support Condition</t>
   </si>
   <si>
     <t>Roller-X</t>
   </si>
   <si>
     <t>Roller-Y</t>
   </si>
   <si>
     <t>Number of Supports</t>
   </si>
   <si>
     <t>Load Types (For Information Only)</t>
   </si>
   <si>
-    <t>X-Coord. (m)</t>
-[...4 lines deleted...]
-  <si>
     <t>Structure Type (Truss, Frame, Beam)</t>
   </si>
   <si>
-    <r>
-[...82 lines deleted...]
-  <si>
     <t>Start Hinge</t>
   </si>
   <si>
     <t>End Hinge</t>
   </si>
   <si>
     <t>Beam</t>
   </si>
   <si>
     <t>Concrete</t>
   </si>
   <si>
     <t>Concentrated Moment</t>
   </si>
   <si>
     <t>Comment</t>
   </si>
   <si>
     <t>Nodal Moment</t>
   </si>
   <si>
     <t xml:space="preserve">  ↓ if Hinge  Enter "1"</t>
   </si>
   <si>
     <t>Structure Type</t>
   </si>
   <si>
     <t>Frame</t>
   </si>
   <si>
     <t>Truss</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
     <t>Load Magnitude*</t>
   </si>
   <si>
     <t>Location (or w2)**</t>
   </si>
   <si>
-    <t>• P: Concentrated load (kN)</t>
-[...16 lines deleted...]
-  <si>
     <t>Load Information Table</t>
   </si>
   <si>
     <t xml:space="preserve">• a: Location of concentrated load (P) or moment (M) </t>
   </si>
   <si>
     <t>Nodal Load (P)</t>
   </si>
   <si>
     <t>Member Load (P, a)</t>
   </si>
   <si>
     <t>Member Load (w)</t>
   </si>
   <si>
     <t>Member Load (w1, w2)</t>
   </si>
   <si>
     <t>Member Load (M, a)</t>
   </si>
   <si>
     <t>Nodal Load (M)</t>
   </si>
   <si>
     <t>Trapezoidal Dist. Load (Vertical)</t>
   </si>
   <si>
     <t>Trapezoidal Dist. Load (Horizontal)</t>
   </si>
   <si>
     <t>StructureTool2D (© 2026 Prof. M. Maalej. All rights reserved)</t>
+  </si>
+  <si>
+    <t>X-Coord.</t>
+  </si>
+  <si>
+    <t>Y-Coord.</t>
+  </si>
+  <si>
+    <t>E</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>I</t>
+  </si>
+  <si>
+    <t>• P: Concentrated load (kN or k)</t>
+  </si>
+  <si>
+    <t>• M: Concentrated Moment (kN.m or k.in)</t>
+  </si>
+  <si>
+    <t>• w: UDL (kN/m or k/in)</t>
+  </si>
+  <si>
+    <t>• w1: Trapezoidal load magnitude at start node (kN/m or k/in)</t>
+  </si>
+  <si>
+    <t>measured from the start node (m or in)</t>
+  </si>
+  <si>
+    <t>• w2: Trapezoidal load magnitude at end node (kN/m or k/in)</t>
+  </si>
+  <si>
+    <t>Units</t>
+  </si>
+  <si>
+    <t>kN, m</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.#######"/>
   </numFmts>
-  <fonts count="13" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
@@ -412,59 +343,50 @@
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF0000FF"/>
-      <name val="Calibri"/>
-[...7 lines deleted...]
-      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FFCE9178"/>
       <name val="Consolas"/>
       <family val="3"/>
     </font>
     <font>
@@ -881,55 +803,55 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="9" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -980,93 +902,152 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="13" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{E8C8CF9F-3AD9-4306-8C44-426273B32A3E}"/>
   </cellStyles>
   <dxfs count="24">
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="6" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="5" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="1" hidden="0"/>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
@@ -1080,109 +1061,50 @@
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...57 lines deleted...]
-      </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
@@ -2363,87 +2285,87 @@
           <inkml:channelProperty channel="F" name="resolution" value="0" units="1/dev"/>
         </inkml:channelProperties>
       </inkml:inkSource>
       <inkml:timestamp xml:id="ts0" timeString="2025-03-21T13:40:52.051"/>
     </inkml:context>
     <inkml:brush xml:id="br0">
       <inkml:brushProperty name="width" value="0.05" units="cm"/>
       <inkml:brushProperty name="height" value="0.05" units="cm"/>
     </inkml:brush>
   </inkml:definitions>
   <inkml:trace contextRef="#ctx0" brushRef="#br0">10 17 32767,'0'0'0,"-4"-17"0,2 17 0,-2 0 0</inkml:trace>
 </inkml:ink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{B944D5FF-BFC9-4C70-BFF8-17A4325F512E}" name="Table212176" displayName="Table212176" ref="A2:B7" totalsRowShown="0" headerRowDxfId="23" dataDxfId="22">
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{81CD133F-ABD8-4B9E-9806-EED2A787A5EB}" name="Structure Type (Truss, Frame, Beam)" dataDxfId="21"/>
     <tableColumn id="2" xr3:uid="{D9F29CE0-F4E9-4E16-A464-F2D66E30A622}" name="Frame" dataDxfId="20"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{ADEBA5C8-5AF8-4F0B-B9C3-BD09013BD018}" name="Table313187" displayName="Table313187" ref="C2:E8" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{ADEBA5C8-5AF8-4F0B-B9C3-BD09013BD018}" name="Table313187" displayName="Table313187" ref="C2:E7" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18">
   <tableColumns count="3">
     <tableColumn id="1" xr3:uid="{1750DC8B-C710-41C4-A85F-C0C328712FC4}" name="Node #" dataDxfId="17"/>
-    <tableColumn id="2" xr3:uid="{017D4ED9-C585-4161-AE04-2644F5114EA6}" name="X-Coord. (m)" dataDxfId="16"/>
-    <tableColumn id="3" xr3:uid="{663F9DB6-14ED-453D-AB7A-408293FDEA58}" name="Y-Coord. (m)" dataDxfId="15"/>
+    <tableColumn id="2" xr3:uid="{017D4ED9-C585-4161-AE04-2644F5114EA6}" name="X-Coord." dataDxfId="16"/>
+    <tableColumn id="3" xr3:uid="{663F9DB6-14ED-453D-AB7A-408293FDEA58}" name="Y-Coord." dataDxfId="15"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{EF709719-E4A9-42D9-A8EC-0996DBAC439E}" name="Table515198" displayName="Table515198" ref="O2:S7" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{EF709719-E4A9-42D9-A8EC-0996DBAC439E}" name="Table515198" displayName="Table515198" ref="O2:S7" totalsRowShown="0" headerRowDxfId="6" dataDxfId="5">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{90FF3D26-E00E-4673-8CD3-E313CACC0947}" name="Node #" dataDxfId="12"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{11FE9BF9-238F-4D1A-881D-ACF48112B3DE}" name="XDOF" dataDxfId="10">
+    <tableColumn id="1" xr3:uid="{90FF3D26-E00E-4673-8CD3-E313CACC0947}" name="Node #" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{4D97CD45-6996-46FE-BFC3-792EB7D739D8}" name="Support Type" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{11FE9BF9-238F-4D1A-881D-ACF48112B3DE}" name="XDOF" dataDxfId="2">
       <calculatedColumnFormula>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 2, FALSE))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="4" xr3:uid="{D5578441-417F-45AE-AAF1-F182813FE676}" name="YDOF" dataDxfId="9">
+    <tableColumn id="4" xr3:uid="{D5578441-417F-45AE-AAF1-F182813FE676}" name="YDOF" dataDxfId="1">
       <calculatedColumnFormula>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 3, FALSE))</calculatedColumnFormula>
     </tableColumn>
-    <tableColumn id="5" xr3:uid="{A11BED96-399A-4093-B280-77F9CB0C2184}" name="ZDOF" dataDxfId="8">
+    <tableColumn id="5" xr3:uid="{A11BED96-399A-4093-B280-77F9CB0C2184}" name="ZDOF" dataDxfId="0">
       <calculatedColumnFormula>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 4, FALSE))</calculatedColumnFormula>
     </tableColumn>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{EA675D9C-F821-42B3-A660-E6657A024301}" name="Table716209" displayName="Table716209" ref="T2:X10" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{EA675D9C-F821-42B3-A660-E6657A024301}" name="Table716209" displayName="Table716209" ref="T2:X10" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13">
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{7CF99D96-18DA-405A-BBA7-688609764FDB}" name="Load Type" dataDxfId="5"/>
-[...3 lines deleted...]
-    <tableColumn id="7" xr3:uid="{17993005-8C97-4557-99C3-FD18078D8300}" name="Location (or w2)**" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{7CF99D96-18DA-405A-BBA7-688609764FDB}" name="Load Type" dataDxfId="12"/>
+    <tableColumn id="2" xr3:uid="{76684CF0-B038-4CC5-A3BB-5E4D8A02A2A0}" name="Node" dataDxfId="11"/>
+    <tableColumn id="3" xr3:uid="{C91DC57B-825A-4578-9D2D-44783068E230}" name="Member" dataDxfId="10"/>
+    <tableColumn id="5" xr3:uid="{F4329F30-7890-441D-9B87-088E959EFB73}" name="Load Magnitude*" dataDxfId="9"/>
+    <tableColumn id="7" xr3:uid="{17993005-8C97-4557-99C3-FD18078D8300}" name="Location (or w2)**" dataDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -2709,479 +2631,483 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4F641B67-0C4B-47C7-9134-D4EA0B887F1B}">
   <sheetPr codeName="Sheet4"/>
   <dimension ref="A1:AB63"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="V3" sqref="V3"/>
+    <sheetView tabSelected="1" topLeftCell="J1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="16.05" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="58.33203125" style="3" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.109375" style="3" customWidth="1"/>
     <col min="4" max="4" width="11.88671875" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="12.88671875" style="3" customWidth="1"/>
     <col min="6" max="6" width="11.109375" style="3" customWidth="1"/>
     <col min="7" max="7" width="11.5546875" style="3" customWidth="1"/>
     <col min="8" max="8" width="10.6640625" style="3" customWidth="1"/>
     <col min="9" max="9" width="9.6640625" style="3" customWidth="1"/>
     <col min="10" max="10" width="13.44140625" style="3" customWidth="1"/>
     <col min="11" max="11" width="7.88671875" style="3" customWidth="1"/>
     <col min="12" max="12" width="7.77734375" style="3" customWidth="1"/>
     <col min="13" max="13" width="10.77734375" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="12.33203125" style="3" customWidth="1"/>
     <col min="15" max="15" width="7.109375" style="3" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="18" style="3" customWidth="1"/>
     <col min="17" max="17" width="5.5546875" style="3" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="8.33203125" style="3" customWidth="1"/>
     <col min="19" max="19" width="5.44140625" style="3" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="32.77734375" style="1" customWidth="1"/>
     <col min="21" max="21" width="5.5546875" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.33203125" style="1" customWidth="1"/>
     <col min="23" max="23" width="18.109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="19.33203125" style="1" customWidth="1"/>
     <col min="25" max="25" width="8.77734375"/>
-    <col min="26" max="26" width="50.44140625" customWidth="1"/>
+    <col min="26" max="26" width="54.88671875" customWidth="1"/>
     <col min="27" max="28" width="8.77734375" customWidth="1"/>
     <col min="29" max="16384" width="8.88671875" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="29" t="s">
-        <v>67</v>
+        <v>56</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="64" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="64"/>
       <c r="E1" s="64"/>
       <c r="F1" s="64" t="s">
         <v>17</v>
       </c>
       <c r="G1" s="64"/>
       <c r="H1" s="64"/>
       <c r="I1" s="64"/>
       <c r="J1" s="64"/>
       <c r="K1" s="64"/>
       <c r="L1" s="64"/>
       <c r="M1" s="65" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="N1" s="65"/>
       <c r="O1" s="64" t="s">
         <v>18</v>
       </c>
       <c r="P1" s="64"/>
       <c r="Q1" s="64"/>
       <c r="R1" s="64"/>
       <c r="S1" s="64"/>
       <c r="T1" s="64" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="U1" s="64"/>
       <c r="V1" s="64"/>
       <c r="W1" s="64"/>
       <c r="X1" s="64"/>
       <c r="Z1" s="57" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
     </row>
     <row r="2" spans="1:26" customFormat="1" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="31" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B2" s="55" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="C2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="32" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="E2" s="32" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="F2" s="26" t="s">
         <v>1</v>
       </c>
       <c r="G2" s="27" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>3</v>
       </c>
       <c r="I2" s="27" t="s">
         <v>4</v>
       </c>
       <c r="J2" s="27" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="K2" s="27" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="L2" s="28" t="s">
-        <v>36</v>
+        <v>61</v>
       </c>
       <c r="M2" s="27" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="N2" s="27" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O2" s="32" t="s">
         <v>0</v>
       </c>
       <c r="P2" s="32" t="s">
         <v>5</v>
       </c>
       <c r="Q2" s="32" t="s">
         <v>7</v>
       </c>
       <c r="R2" s="32" t="s">
         <v>8</v>
       </c>
       <c r="S2" s="32" t="s">
         <v>9</v>
       </c>
       <c r="T2" s="30" t="s">
         <v>10</v>
       </c>
       <c r="U2" s="30" t="s">
         <v>11</v>
       </c>
       <c r="V2" s="30" t="s">
         <v>12</v>
       </c>
       <c r="W2" s="30" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="X2" s="30" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="Z2" s="58" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="51" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="17">
         <v>5</v>
       </c>
       <c r="C3" s="1">
         <v>1</v>
       </c>
       <c r="D3" s="1">
         <v>0</v>
       </c>
       <c r="E3" s="1">
         <v>0</v>
       </c>
       <c r="F3" s="22">
         <v>1</v>
       </c>
       <c r="G3" s="9">
         <v>1</v>
       </c>
       <c r="H3" s="9">
         <v>2</v>
       </c>
       <c r="I3" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J3" s="18">
         <v>20000000</v>
       </c>
       <c r="K3" s="10">
         <v>0.15</v>
       </c>
       <c r="L3" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="M3" s="11">
         <v>0</v>
       </c>
       <c r="N3" s="11">
         <v>0</v>
       </c>
       <c r="O3" s="2">
         <v>1</v>
       </c>
       <c r="P3" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Q3" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 2, FALSE))</f>
         <v>0</v>
       </c>
       <c r="R3" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 3, FALSE))</f>
         <v>0</v>
       </c>
       <c r="S3" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P3, $A$49:$D$53, 4, FALSE))</f>
         <v>1</v>
       </c>
       <c r="T3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="U3" s="2"/>
       <c r="V3" s="2">
         <v>2</v>
       </c>
       <c r="W3" s="2">
         <v>-10</v>
       </c>
       <c r="X3" s="2"/>
       <c r="Z3" s="59" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="4" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="51" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="17">
         <v>4</v>
       </c>
       <c r="C4" s="1">
         <v>2</v>
       </c>
       <c r="D4" s="1">
         <v>0</v>
       </c>
       <c r="E4" s="1">
         <v>3</v>
       </c>
       <c r="F4" s="22">
         <v>2</v>
       </c>
       <c r="G4" s="9">
         <v>2</v>
       </c>
       <c r="H4" s="9">
         <v>3</v>
       </c>
       <c r="I4" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J4" s="18">
         <v>20000000</v>
       </c>
       <c r="K4" s="10">
         <v>0.15</v>
       </c>
       <c r="L4" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="M4" s="11">
         <v>0</v>
       </c>
       <c r="N4" s="11">
         <v>1</v>
       </c>
       <c r="O4" s="2">
         <v>5</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="Q4" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P4, $A$49:$D$53, 2, FALSE))</f>
         <v>0</v>
       </c>
       <c r="R4" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P4, $A$49:$D$53, 3, FALSE))</f>
         <v>0</v>
       </c>
       <c r="S4" s="2">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P4, $A$49:$D$53, 4, FALSE))</f>
         <v>1</v>
       </c>
       <c r="T4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="U4" s="2"/>
       <c r="V4" s="2">
         <v>3</v>
       </c>
       <c r="W4" s="2">
         <v>-10</v>
       </c>
       <c r="X4" s="2"/>
       <c r="Z4" s="59" t="s">
-        <v>52</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="51" t="s">
         <v>29</v>
       </c>
       <c r="B5" s="17">
         <v>2</v>
       </c>
       <c r="C5" s="1">
         <v>3</v>
       </c>
       <c r="D5" s="1">
         <v>2</v>
       </c>
       <c r="E5" s="1">
         <v>3</v>
       </c>
       <c r="F5" s="22">
         <v>3</v>
       </c>
       <c r="G5" s="9">
         <v>3</v>
       </c>
       <c r="H5" s="9">
         <v>4</v>
       </c>
       <c r="I5" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J5" s="18">
         <v>20000000</v>
       </c>
       <c r="K5" s="10">
         <v>0.15</v>
       </c>
       <c r="L5" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="M5" s="11">
         <v>1</v>
       </c>
       <c r="N5" s="11">
         <v>0</v>
       </c>
       <c r="O5" s="2"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="2"/>
       <c r="R5" s="2"/>
       <c r="S5" s="2"/>
       <c r="T5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="U5" s="2">
         <v>2</v>
       </c>
       <c r="V5" s="2"/>
       <c r="W5" s="2">
         <v>40</v>
       </c>
       <c r="X5" s="2"/>
       <c r="Z5" s="59" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="51" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="17">
         <v>3</v>
       </c>
       <c r="C6" s="1">
         <v>4</v>
       </c>
       <c r="D6" s="1">
         <v>4</v>
       </c>
       <c r="E6" s="1">
         <v>3</v>
       </c>
       <c r="F6" s="22">
         <v>4</v>
       </c>
       <c r="G6" s="9">
         <v>4</v>
       </c>
       <c r="H6" s="9">
         <v>5</v>
       </c>
       <c r="I6" s="9" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="J6" s="18">
         <v>20000000</v>
       </c>
       <c r="K6" s="10">
         <v>0.15</v>
       </c>
       <c r="L6" s="11">
         <v>3.0000000000000001E-3</v>
       </c>
       <c r="M6" s="11">
         <v>0</v>
       </c>
       <c r="N6" s="11">
         <v>0</v>
       </c>
       <c r="O6" s="2"/>
       <c r="P6" s="5"/>
       <c r="Q6" s="2"/>
       <c r="R6" s="2"/>
       <c r="S6" s="2"/>
       <c r="T6" s="2"/>
       <c r="U6" s="2"/>
       <c r="V6" s="2"/>
       <c r="W6" s="2"/>
       <c r="X6" s="2"/>
       <c r="Z6" s="59" t="s">
-        <v>54</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="25"/>
-      <c r="B7" s="2"/>
+      <c r="A7" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="B7" s="17" t="s">
+        <v>69</v>
+      </c>
       <c r="C7" s="1">
         <v>5</v>
       </c>
       <c r="D7" s="1">
         <v>4</v>
       </c>
       <c r="E7" s="1">
         <v>0</v>
       </c>
       <c r="F7" s="22"/>
       <c r="G7" s="9"/>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="18"/>
       <c r="K7" s="10"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="11"/>
       <c r="O7" s="2"/>
       <c r="P7" s="5"/>
       <c r="Q7" s="2" t="str">
         <f>IF(Table515198[[#This Row],[Support Type]]="", " ",VLOOKUP(P7, $A$49:$D$53, 2, FALSE))</f>
         <v xml:space="preserve"> </v>
       </c>
       <c r="R7" s="2" t="str">
@@ -3202,114 +3128,114 @@
       <c r="A8" s="25"/>
       <c r="B8" s="2"/>
       <c r="C8" s="1"/>
       <c r="D8" s="2"/>
       <c r="E8" s="2"/>
       <c r="F8" s="8"/>
       <c r="G8" s="9"/>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="9"/>
       <c r="K8" s="10"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="11"/>
       <c r="O8" s="2"/>
       <c r="P8" s="2"/>
       <c r="Q8" s="2"/>
       <c r="R8" s="2"/>
       <c r="S8" s="2"/>
       <c r="T8" s="2"/>
       <c r="U8" s="2"/>
       <c r="V8" s="2"/>
       <c r="W8" s="2"/>
       <c r="X8" s="2"/>
       <c r="Z8" s="60" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F9" s="8"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="9"/>
       <c r="K9" s="10"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="11"/>
       <c r="O9" s="2"/>
       <c r="P9" s="2"/>
       <c r="Q9" s="2"/>
       <c r="R9" s="2"/>
       <c r="S9" s="2"/>
       <c r="T9" s="2"/>
       <c r="U9" s="2"/>
       <c r="V9" s="2"/>
       <c r="W9" s="2"/>
       <c r="X9" s="2"/>
       <c r="Z9" s="61" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F10" s="8"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="10"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="11"/>
       <c r="O10" s="2"/>
       <c r="P10" s="2"/>
       <c r="Q10" s="2"/>
       <c r="R10" s="2"/>
       <c r="S10" s="2"/>
       <c r="T10" s="2"/>
       <c r="U10" s="2"/>
       <c r="V10" s="2"/>
       <c r="W10" s="2"/>
       <c r="X10" s="2"/>
       <c r="Z10" s="62" t="s">
-        <v>56</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F11" s="12"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="14"/>
       <c r="L11" s="15"/>
       <c r="M11" s="15"/>
       <c r="N11" s="15"/>
       <c r="T11" s="2"/>
       <c r="Z11" s="63" t="s">
-        <v>55</v>
+        <v>67</v>
       </c>
     </row>
     <row r="12" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E12" s="21"/>
       <c r="F12" s="20"/>
       <c r="H12" s="2"/>
       <c r="I12" s="2"/>
       <c r="J12" s="2"/>
       <c r="K12" s="1"/>
       <c r="L12" s="2"/>
       <c r="M12" s="2"/>
       <c r="N12" s="2"/>
       <c r="T12" s="2"/>
       <c r="U12" s="7"/>
       <c r="V12" s="7"/>
     </row>
     <row r="13" spans="1:26" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E13" s="21"/>
       <c r="F13" s="20"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="1"/>
       <c r="L13" s="2"/>
       <c r="T13" s="2"/>
@@ -3456,191 +3382,191 @@
       <c r="J32" s="24"/>
     </row>
     <row r="33" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G33" s="23"/>
       <c r="H33" s="21"/>
       <c r="I33" s="20"/>
       <c r="J33" s="24"/>
     </row>
     <row r="34" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G34" s="24"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
       <c r="J34" s="24"/>
     </row>
     <row r="35" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G35" s="24"/>
       <c r="H35" s="21"/>
       <c r="I35" s="20"/>
       <c r="J35" s="24"/>
     </row>
     <row r="36" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="33" t="s">
         <v>30</v>
       </c>
       <c r="B36" s="34" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="C36"/>
       <c r="D36"/>
       <c r="G36" s="24"/>
       <c r="H36" s="21"/>
       <c r="I36" s="20"/>
       <c r="J36" s="24"/>
     </row>
     <row r="37" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="35" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="36" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C37" s="37"/>
       <c r="D37" s="37"/>
       <c r="G37" s="24"/>
       <c r="H37" s="21"/>
       <c r="I37" s="20"/>
       <c r="J37" s="24"/>
     </row>
     <row r="38" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="36" t="s">
-        <v>59</v>
+        <v>48</v>
       </c>
       <c r="C38"/>
       <c r="D38"/>
       <c r="G38" s="24"/>
       <c r="H38" s="21"/>
       <c r="I38" s="20"/>
       <c r="J38" s="24"/>
     </row>
     <row r="39" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="35" t="s">
         <v>13</v>
       </c>
       <c r="B39" s="36" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="C39"/>
       <c r="D39"/>
       <c r="G39" s="24"/>
       <c r="H39" s="21"/>
       <c r="I39" s="20"/>
       <c r="J39" s="24"/>
     </row>
     <row r="40" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="36" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="C40"/>
       <c r="D40"/>
       <c r="G40" s="24"/>
       <c r="H40" s="21"/>
       <c r="I40" s="20"/>
       <c r="J40" s="24"/>
     </row>
     <row r="41" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="35" t="s">
         <v>24</v>
       </c>
       <c r="B41" s="36" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C41"/>
       <c r="D41"/>
       <c r="G41" s="24"/>
       <c r="H41" s="21"/>
       <c r="I41" s="20"/>
       <c r="J41" s="24"/>
     </row>
     <row r="42" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B42" s="36" t="s">
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C42"/>
       <c r="D42"/>
       <c r="G42" s="24"/>
       <c r="H42" s="21"/>
       <c r="I42" s="20"/>
       <c r="J42" s="24"/>
     </row>
     <row r="43" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="35" t="s">
-        <v>65</v>
+        <v>54</v>
       </c>
       <c r="B43" s="36" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C43"/>
       <c r="D43"/>
       <c r="G43" s="24"/>
       <c r="H43" s="21"/>
       <c r="I43" s="20"/>
       <c r="J43" s="24"/>
     </row>
     <row r="44" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="35" t="s">
-        <v>66</v>
+        <v>55</v>
       </c>
       <c r="B44" s="36" t="s">
-        <v>62</v>
+        <v>51</v>
       </c>
       <c r="C44"/>
       <c r="D44"/>
       <c r="G44" s="24"/>
       <c r="H44" s="21"/>
       <c r="I44" s="20"/>
       <c r="J44" s="24"/>
     </row>
     <row r="45" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="35" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="B45" s="36" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="C45"/>
       <c r="D45"/>
       <c r="G45" s="24"/>
       <c r="H45" s="21"/>
       <c r="I45" s="20"/>
       <c r="J45" s="24"/>
     </row>
     <row r="46" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="35" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="B46" s="36" t="s">
-        <v>64</v>
+        <v>53</v>
       </c>
       <c r="C46"/>
       <c r="D46"/>
       <c r="G46" s="24"/>
       <c r="H46" s="21"/>
       <c r="I46" s="20"/>
       <c r="J46" s="24"/>
     </row>
     <row r="47" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47"/>
       <c r="B47" s="38"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="G47" s="24"/>
       <c r="H47" s="21"/>
       <c r="I47" s="20"/>
       <c r="J47" s="24"/>
     </row>
     <row r="48" spans="1:10" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48"/>
       <c r="B48" s="38"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="G48" s="24"/>
       <c r="H48" s="21"/>
@@ -3759,87 +3685,87 @@
       <c r="G55" s="24"/>
       <c r="H55" s="21"/>
       <c r="I55" s="20"/>
       <c r="J55" s="24"/>
     </row>
     <row r="56" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="42"/>
       <c r="B56" s="43"/>
       <c r="C56" s="43"/>
       <c r="D56" s="44"/>
       <c r="G56" s="24"/>
       <c r="H56" s="24"/>
       <c r="I56" s="24"/>
       <c r="J56" s="24"/>
     </row>
     <row r="57" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="48"/>
       <c r="B57" s="49"/>
       <c r="C57" s="49"/>
       <c r="D57" s="50"/>
       <c r="I57" s="24"/>
       <c r="J57" s="24"/>
     </row>
     <row r="59" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="53" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="B59" s="3"/>
     </row>
     <row r="60" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="54" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="B60" s="3"/>
     </row>
     <row r="61" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="54" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="B61" s="3"/>
     </row>
     <row r="62" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="54" t="s">
-        <v>47</v>
+        <v>42</v>
       </c>
       <c r="B62" s="3"/>
     </row>
     <row r="63" spans="1:19" ht="16.05" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="54"/>
       <c r="B63" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="QlaXTEni2+Zdf1jzsMqdI7M7GadxtKUVMM1UGChebv0yoWGaviuIc5S1FUe2+ghCJuQSNB7cQ8B+fJ+C6sKoJw==" saltValue="Brlxf8/lcd+dP8PtrRxd0Q==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="CV921loyA7IRkzyk/SSl7XFzqJkvu73pD4As0Sodurt/K9sz8V9kb3RtXi18Vo6ID+bPHt2RHQg/OSI/L6KHaQ==" saltValue="FZpvCpnS2NtvHVBBVDxfbw==" spinCount="100000" sheet="1" insertRows="0" deleteRows="0" selectLockedCells="1"/>
   <mergeCells count="5">
     <mergeCell ref="C1:E1"/>
     <mergeCell ref="F1:L1"/>
     <mergeCell ref="O1:S1"/>
     <mergeCell ref="T1:X1"/>
     <mergeCell ref="M1:N1"/>
   </mergeCells>
   <conditionalFormatting sqref="M3:N12 N14 M15:N15">
-    <cfRule type="cellIs" dxfId="0" priority="1" operator="equal">
+    <cfRule type="cellIs" dxfId="7" priority="1" operator="equal">
       <formula>1</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P3:P7" xr:uid="{FF761C52-57F5-41F0-9AB5-1B7C183CC710}">
       <formula1>Supports</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B2" xr:uid="{1146B9E6-676D-48A9-A7EF-BD9334761A39}">
       <formula1>$A$60:$A$62</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T11:T29" xr:uid="{6706503D-4D07-4D0B-A5AE-AE6F89C6AB9D}">
       <formula1>$A$37:$A$46</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="T3:T10" xr:uid="{0C381D97-8042-40FB-9C69-D6CA43F1BD0B}">
       <formula1>$A$37:$A$47</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <tableParts count="4">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>